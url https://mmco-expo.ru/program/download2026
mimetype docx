--- v0 (2026-04-18)
+++ v1 (2026-10-20)
@@ -9129,51 +9129,51 @@
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Директор МБОУ «Школа-гимназия N10 им. Э.К. Покровского» г. Симферополя; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Сабиров Сергей </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Дивизиональный директор АО «Издательство «Просвещение»; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Кочурова Ольга </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Директор департамента образования администрации Сургутского области </w:t>
+              <w:t xml:space="preserve">, Директор департамента образования администрации Сургутского района </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-04-02 12:00:00-2026-04-02 12:50:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -10034,51 +10034,51 @@
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Заместитель директора по воспитательной работе МБОУ «Школа №75»; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Куркина Галина Александровна</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Директор МБОУ «Школа №75»; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Дронова Юлия Викторовна</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Заместитель директора по воспитательной работе и социализации ЧУООШ «Мои Горизонты»; </w:t>
+              <w:t xml:space="preserve">, Заместитель директора по воспитательной работе и социализации ЧУООШ «Мои Горизонты», ЧУООШ «Мои Горизонты»; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Трояновская Наталья Ивановна</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Первый заместитель директора «Авторской академической школы» г. Нижний Новгород; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Дорошенко Анастасия Олеговна</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Учитель изобразительного искусства МБОУ «Школа №75» г.Ростов-на-Дону, МБОУ «Школа №75» г.Ростов-на-Дону; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10809,62 +10809,72 @@
               <w:rPr/>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Зал «ММСО.Профориентация»</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Спортивные университеты в России выходят из статуса узкопрофильных учреждений и становятся самостоятельными игроками образовательной и социальной политики. В 2025 году Минспорт России впервые запустил конкурс субсидий на программы развития подведомственных вузов, фактически задавая новую рамку для развития высшего образования в области физической культуры и спорта. Перед системой ставятся задачи национального масштаба: к 2030 году 70% россиян должны регулярно заниматься спортом (программа «Развитие физической культуры и спорта»), обсуждается роль спорта в реабилитации и адаптации участников СВО, а сама отрасль испытывает кадровый дефицит. В этих условиях вузы Минспорта России оказываются на пересечении сразу нескольких миссий — подготовки кадров, научно-методического обеспечения развития массового спорта и формирования устойчивых профессиональных траекторий выпускников.Готово ли спортивное образование к такой нагрузке и новой роли? Участники обсудят, в чем заключается уникальная миссия отраслевых вузов, какие точки роста и ограничения определяют их развитие сегодня и как выстраивать баланс между спортивной подготовкой, полноценным высшим образованием и другими направлениями деятельности.Особое внимание будет уделено тому, какие институциональные и образовательные решения необходимы, чтобы отраслевые вузы стали центрами подготовки кадров для всей системы физической культуры и спорта.Ключевые вопросы для обсуждения:В чем состоит уникальная миссия спортивного образования в современной системе подготовки кадров?Как выстраивать баланс между спортивной карьерой и получением полноценного высшего образования?Какие институциональные и образовательные решения необходимы для повышения эффективности спортивного образования в России?В дискуссии примут участие представители Минспорта России, отраслевых и прочих вузов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Модераторы: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Клягин Александр Владимирович</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Главный эксперт проектно-учебной лаборатории «Развитие университетов», Институт образования НИУ ВШЭ, НИУ ВШЭ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Спикеры: </w:t>
-            </w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">, Главный эксперт проектно-учебной лаборатории «Развитие университетов», Институт образования НИУ ВШЭ, НИУ ВШЭ; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Галицын Сергей </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ректор Дальневосточная государственная академия физической культуры; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Щенникова Марина </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Проректор по учебно-воспитательной работе Национальный государственный университет физической культуры, спорта и здоровья имени П. Ф. Лесгафта; </w:t>
             </w:r>
             <w:r>
               <w:rPr>